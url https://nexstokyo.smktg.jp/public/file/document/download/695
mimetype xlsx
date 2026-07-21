--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -1,111 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\JPTYO2611\Client_TYO\108223-17\50_エコシステム\02.会員企業\01_募集\01_応募フォーム\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\dongyulee1\Desktop\デスクトップ\02_DTVS\04_NEXs Tokyo Community\99_NEXs SU\03_フォーマット更新\01_260417性別追加\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{710D4AE2-3E49-4F5C-B8D1-32E17CBDED0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72AB6100-2998-45BE-BC17-66CD2F2394B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="16755" yWindow="420" windowWidth="20415" windowHeight="14625" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="都外本店" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">都外本店!$A$4:$F$44</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">都外本店!$A$4:$F$45</definedName>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">都外本店!$A$1:$F$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">都外本店!$A$1:$F$45</definedName>
   </definedNames>
-  <calcPr calcId="191029" calcOnSave="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C20" i="1" l="1"/>
+  <c r="C15" i="1" l="1"/>
   <c r="C21" i="1"/>
   <c r="C22" i="1"/>
+  <c r="C23" i="1"/>
   <c r="C7" i="1" l="1"/>
   <c r="C8" i="1"/>
   <c r="C9" i="1"/>
   <c r="C11" i="1" l="1"/>
   <c r="C10" i="1"/>
+  <c r="C25" i="1"/>
   <c r="C24" i="1"/>
-  <c r="C23" i="1"/>
+  <c r="C20" i="1"/>
   <c r="C19" i="1"/>
   <c r="C18" i="1"/>
   <c r="C17" i="1"/>
   <c r="C16" i="1"/>
-  <c r="C15" i="1"/>
   <c r="C14" i="1"/>
   <c r="C13" i="1"/>
   <c r="C12" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>NEXs Tokyo 会員スタートアップ</t>
     <rPh sb="11" eb="13">
       <t>カイイン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>都外に本店を設置している法人向け応募フォーム</t>
     <rPh sb="14" eb="15">
       <t>ム</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>オウボ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>分類</t>
     <rPh sb="0" eb="2">
       <t>ブンルイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -980,50 +981,53 @@
     <rPh sb="7" eb="9">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テイケイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>マンエン</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>シキン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>チョウタツ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ジンザイ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>カクトク</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ナド</t>
     </rPh>
     <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>代表者性別</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1328,88 +1332,88 @@
     <xf numFmtId="0" fontId="8" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{EB873FBA-B3B8-4AC6-9298-B5CF1A68B6AE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -1659,732 +1663,767 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="5" ySplit="4" topLeftCell="F8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="4" topLeftCell="F5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="D19" sqref="D19"/>
+      <selection pane="bottomRight" activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="2.5" style="6" customWidth="1"/>
     <col min="2" max="2" width="8.25" style="4" customWidth="1"/>
     <col min="3" max="3" width="4.375" style="6" customWidth="1"/>
     <col min="4" max="5" width="35.625" style="6" customWidth="1"/>
     <col min="6" max="6" width="59.625" style="6" customWidth="1"/>
     <col min="7" max="7" width="17.75" style="6" customWidth="1"/>
     <col min="8" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:8" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="22"/>
     </row>
     <row r="5" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="34" t="s">
+      <c r="B5" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="7">
         <v>1</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="9"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B6" s="34"/>
+      <c r="B6" s="40"/>
       <c r="C6" s="7">
         <v>2</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="9"/>
       <c r="F6" s="20"/>
     </row>
     <row r="7" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="B7" s="34"/>
+      <c r="B7" s="40"/>
       <c r="C7" s="7">
-        <f t="shared" ref="C7:C17" si="0">ROW()-4</f>
+        <f t="shared" ref="C7:C18" si="0">ROW()-4</f>
         <v>3</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="20"/>
     </row>
     <row r="8" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B8" s="34"/>
+      <c r="B8" s="40"/>
       <c r="C8" s="7">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="20"/>
     </row>
     <row r="9" spans="1:8" s="15" customFormat="1" ht="49.5" x14ac:dyDescent="0.35">
-      <c r="B9" s="34"/>
+      <c r="B9" s="40"/>
       <c r="C9" s="24">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="20"/>
       <c r="G9" s="25"/>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:8" s="15" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="34"/>
+      <c r="B10" s="40"/>
       <c r="C10" s="24">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="20"/>
       <c r="G10" s="25"/>
     </row>
     <row r="11" spans="1:8" s="15" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B11" s="34"/>
+      <c r="B11" s="40"/>
       <c r="C11" s="24">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="16"/>
       <c r="F11" s="20"/>
       <c r="G11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="34"/>
+      <c r="B12" s="40"/>
       <c r="C12" s="7">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="9"/>
       <c r="F12" s="20"/>
     </row>
     <row r="13" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="34"/>
+      <c r="B13" s="40"/>
       <c r="C13" s="7">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="20"/>
     </row>
     <row r="14" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B14" s="34"/>
+      <c r="B14" s="40"/>
       <c r="C14" s="7">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="20"/>
     </row>
     <row r="15" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B15" s="34"/>
+      <c r="B15" s="40"/>
       <c r="C15" s="7">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="20"/>
     </row>
     <row r="16" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B16" s="34"/>
+      <c r="B16" s="40"/>
       <c r="C16" s="7">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="20"/>
     </row>
-    <row r="17" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="17" spans="2:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="40"/>
       <c r="C17" s="7">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="D17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="9"/>
+      <c r="F17" s="20"/>
+    </row>
+    <row r="18" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="7">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="D18" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="E17" s="10" t="s">
+      <c r="E18" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="F17" s="20"/>
-[...3 lines deleted...]
-      <c r="C18" s="7">
+      <c r="F18" s="20"/>
+    </row>
+    <row r="19" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="28"/>
+      <c r="C19" s="7">
         <f>ROW()-4</f>
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D18" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="E18" s="10" t="s">
+      <c r="E19" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="F18" s="20"/>
-[...7 lines deleted...]
-      <c r="D19" s="12" t="s">
+      <c r="F19" s="20"/>
+    </row>
+    <row r="20" spans="2:7" ht="82.5" x14ac:dyDescent="0.35">
+      <c r="B20" s="28"/>
+      <c r="C20" s="7">
+        <f t="shared" ref="C20:C25" si="1">ROW()-4</f>
+        <v>16</v>
+      </c>
+      <c r="D20" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="E19" s="10" t="s">
+      <c r="E20" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="F19" s="20"/>
-[...14 lines deleted...]
-      <c r="G20" s="25"/>
+      <c r="F20" s="20"/>
     </row>
     <row r="21" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B21" s="35"/>
+      <c r="B21" s="28"/>
       <c r="C21" s="7">
         <f t="shared" si="1"/>
         <v>17</v>
       </c>
       <c r="D21" s="12" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E21" s="27"/>
-      <c r="F21" s="27"/>
+      <c r="F21" s="26" t="s">
+        <v>70</v>
+      </c>
       <c r="G21" s="25"/>
     </row>
     <row r="22" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B22" s="35"/>
+      <c r="B22" s="28"/>
       <c r="C22" s="7">
         <f t="shared" si="1"/>
         <v>18</v>
       </c>
       <c r="D22" s="12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="25"/>
     </row>
     <row r="23" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B23" s="35"/>
+      <c r="B23" s="28"/>
       <c r="C23" s="7">
         <f t="shared" si="1"/>
         <v>19</v>
       </c>
-      <c r="D23" s="8" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="20"/>
+      <c r="D23" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="27"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="25"/>
     </row>
     <row r="24" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B24" s="35"/>
-      <c r="C24" s="28">
+      <c r="B24" s="28"/>
+      <c r="C24" s="7">
         <f t="shared" si="1"/>
         <v>20</v>
       </c>
-      <c r="D24" s="30" t="s">
+      <c r="D24" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="20"/>
+    </row>
+    <row r="25" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="28"/>
+      <c r="C25" s="35">
+        <f t="shared" si="1"/>
+        <v>21</v>
+      </c>
+      <c r="D25" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="E24" s="32" t="s">
+      <c r="E25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="F24" s="18" t="s">
+      <c r="F25" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="G24" s="25"/>
-[...6 lines deleted...]
-      <c r="F25" s="19" t="s">
+      <c r="G25" s="25"/>
+    </row>
+    <row r="26" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="28"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="G25" s="25"/>
-[...6 lines deleted...]
-      <c r="F26" s="17" t="s">
+      <c r="G26" s="25"/>
+    </row>
+    <row r="27" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="28"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="17" t="s">
         <v>68</v>
       </c>
-      <c r="G26" s="25"/>
-[...3 lines deleted...]
-      <c r="C27" s="7">
+      <c r="G27" s="25"/>
+    </row>
+    <row r="28" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="28"/>
+      <c r="C28" s="7">
         <v>21</v>
       </c>
-      <c r="D27" s="8" t="s">
+      <c r="D28" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="E27" s="10" t="s">
+      <c r="E28" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="F27" s="20"/>
-[...3 lines deleted...]
-      <c r="C28" s="7">
+      <c r="F28" s="20"/>
+    </row>
+    <row r="29" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="28"/>
+      <c r="C29" s="7">
         <v>22</v>
       </c>
-      <c r="D28" s="8" t="s">
+      <c r="D29" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="E28" s="10" t="s">
+      <c r="E29" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="F28" s="20"/>
-[...3 lines deleted...]
-      <c r="C29" s="7">
+      <c r="F29" s="20"/>
+    </row>
+    <row r="30" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="28"/>
+      <c r="C30" s="7">
         <v>23</v>
       </c>
-      <c r="D29" s="8" t="s">
+      <c r="D30" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E29" s="10" t="s">
+      <c r="E30" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="F29" s="20"/>
-[...3 lines deleted...]
-      <c r="C30" s="7">
+      <c r="F30" s="20"/>
+    </row>
+    <row r="31" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="28"/>
+      <c r="C31" s="7">
         <v>24</v>
       </c>
-      <c r="D30" s="8" t="s">
+      <c r="D31" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E30" s="10" t="s">
+      <c r="E31" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F30" s="20"/>
-[...3 lines deleted...]
-      <c r="C31" s="7">
+      <c r="F31" s="20"/>
+    </row>
+    <row r="32" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="28"/>
+      <c r="C32" s="7">
         <v>25</v>
       </c>
-      <c r="D31" s="8" t="s">
+      <c r="D32" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E31" s="13" t="s">
+      <c r="E32" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="F31" s="20"/>
-[...3 lines deleted...]
-      <c r="C32" s="28">
+      <c r="F32" s="20"/>
+    </row>
+    <row r="33" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="28"/>
+      <c r="C33" s="35">
         <v>26</v>
       </c>
-      <c r="D32" s="30" t="s">
+      <c r="D33" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="E32" s="32" t="s">
+      <c r="E33" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="F32" s="18" t="s">
+      <c r="F33" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="G32" s="25"/>
-[...6 lines deleted...]
-      <c r="F33" s="17" t="s">
+      <c r="G33" s="25"/>
+    </row>
+    <row r="34" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="28"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="G33" s="25"/>
-[...3 lines deleted...]
-      <c r="C34" s="28">
+      <c r="G34" s="25"/>
+    </row>
+    <row r="35" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="28"/>
+      <c r="C35" s="35">
         <v>27</v>
       </c>
-      <c r="D34" s="30" t="s">
+      <c r="D35" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="E34" s="32" t="s">
+      <c r="E35" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="F34" s="18" t="s">
+      <c r="F35" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="G34" s="25"/>
-[...6 lines deleted...]
-      <c r="F35" s="17" t="s">
+      <c r="G35" s="25"/>
+    </row>
+    <row r="36" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="28"/>
+      <c r="C36" s="37"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="G35" s="25"/>
-[...3 lines deleted...]
-      <c r="C36" s="28">
+      <c r="G36" s="25"/>
+    </row>
+    <row r="37" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="28"/>
+      <c r="C37" s="35">
         <v>28</v>
       </c>
-      <c r="D36" s="30" t="s">
+      <c r="D37" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="E36" s="32" t="s">
+      <c r="E37" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="F36" s="18" t="s">
+      <c r="F37" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="G36" s="25"/>
-[...6 lines deleted...]
-      <c r="F37" s="17" t="s">
+      <c r="G37" s="25"/>
+    </row>
+    <row r="38" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="28"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="31"/>
+      <c r="F38" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="G37" s="25"/>
-[...3 lines deleted...]
-      <c r="C38" s="7">
+      <c r="G38" s="25"/>
+    </row>
+    <row r="39" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="28"/>
+      <c r="C39" s="7">
         <v>29</v>
       </c>
-      <c r="D38" s="8" t="s">
+      <c r="D39" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E38" s="13" t="s">
+      <c r="E39" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="F38" s="20"/>
-[...3 lines deleted...]
-      <c r="C39" s="7">
+      <c r="F39" s="20"/>
+    </row>
+    <row r="40" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="28"/>
+      <c r="C40" s="7">
         <v>30</v>
       </c>
-      <c r="D39" s="8" t="s">
+      <c r="D40" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E39" s="10" t="s">
+      <c r="E40" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="F39" s="20"/>
-[...2 lines deleted...]
-      <c r="B40" s="35" t="s">
+      <c r="F40" s="20"/>
+    </row>
+    <row r="41" spans="2:7" ht="132" x14ac:dyDescent="0.35">
+      <c r="B41" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="C40" s="39">
+      <c r="C41" s="38">
         <v>31</v>
       </c>
-      <c r="D40" s="30" t="s">
+      <c r="D41" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="E40" s="13" t="s">
+      <c r="E41" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="F40" s="21"/>
-[...6 lines deleted...]
-      <c r="E41" s="10" t="s">
+      <c r="F41" s="21"/>
+      <c r="G41" s="25"/>
+    </row>
+    <row r="42" spans="2:7" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="28"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="10" t="s">
         <v>57</v>
-      </c>
-[...12 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F42" s="20"/>
       <c r="G42" s="25"/>
     </row>
-    <row r="43" spans="2:7" ht="49.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C43" s="7">
+    <row r="43" spans="2:7" ht="99" x14ac:dyDescent="0.35">
+      <c r="B43" s="28"/>
+      <c r="C43" s="24">
+        <v>32</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F43" s="20"/>
+      <c r="G43" s="25"/>
+    </row>
+    <row r="44" spans="2:7" ht="49.5" x14ac:dyDescent="0.35">
+      <c r="B44" s="28"/>
+      <c r="C44" s="7">
         <v>33</v>
       </c>
-      <c r="D43" s="8" t="s">
+      <c r="D44" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E43" s="13" t="s">
+      <c r="E44" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="F43" s="20"/>
-[...3 lines deleted...]
-      <c r="C44" s="7">
+      <c r="F44" s="20"/>
+    </row>
+    <row r="45" spans="2:7" ht="66" x14ac:dyDescent="0.35">
+      <c r="B45" s="28"/>
+      <c r="C45" s="7">
         <v>34</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="D45" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E44" s="10" t="s">
+      <c r="E45" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="F44" s="23"/>
-[...3 lines deleted...]
-      <c r="F45" s="14"/>
+      <c r="F45" s="23"/>
     </row>
     <row r="46" spans="2:7" x14ac:dyDescent="0.35">
       <c r="E46" s="14"/>
       <c r="F46" s="14"/>
     </row>
     <row r="47" spans="2:7" x14ac:dyDescent="0.35">
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
     </row>
     <row r="48" spans="2:7" x14ac:dyDescent="0.35">
       <c r="E48" s="14"/>
       <c r="F48" s="14"/>
     </row>
-    <row r="49" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:6" x14ac:dyDescent="0.35">
       <c r="E49" s="14"/>
       <c r="F49" s="14"/>
     </row>
-    <row r="50" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B50" s="6"/>
       <c r="E50" s="14"/>
       <c r="F50" s="14"/>
     </row>
-    <row r="51" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B51" s="6"/>
       <c r="E51" s="14"/>
       <c r="F51" s="14"/>
     </row>
-    <row r="52" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B52" s="6"/>
       <c r="E52" s="14"/>
       <c r="F52" s="14"/>
     </row>
-    <row r="53" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B53" s="6"/>
       <c r="E53" s="14"/>
       <c r="F53" s="14"/>
     </row>
-    <row r="54" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B54" s="6"/>
       <c r="E54" s="14"/>
       <c r="F54" s="14"/>
     </row>
-    <row r="55" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B55" s="6"/>
       <c r="E55" s="14"/>
       <c r="F55" s="14"/>
     </row>
-    <row r="56" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B56" s="6"/>
       <c r="E56" s="14"/>
       <c r="F56" s="14"/>
     </row>
-    <row r="57" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B57" s="6"/>
       <c r="E57" s="14"/>
       <c r="F57" s="14"/>
     </row>
-    <row r="58" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B58" s="6"/>
       <c r="E58" s="14"/>
       <c r="F58" s="14"/>
     </row>
-    <row r="59" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B59" s="6"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
     </row>
-    <row r="60" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B60" s="6"/>
       <c r="E60" s="14"/>
       <c r="F60" s="14"/>
     </row>
-    <row r="61" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B61" s="6"/>
       <c r="E61" s="14"/>
       <c r="F61" s="14"/>
     </row>
-    <row r="62" spans="5:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B62" s="6"/>
       <c r="E62" s="14"/>
       <c r="F62" s="14"/>
     </row>
+    <row r="63" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B63" s="6"/>
+      <c r="E63" s="14"/>
+      <c r="F63" s="14"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A4:F44" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A4:F45" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="17">
-    <mergeCell ref="B40:B44"/>
-[...15 lines deleted...]
-    <mergeCell ref="B17:B39"/>
+    <mergeCell ref="B5:B17"/>
+    <mergeCell ref="B18:B40"/>
+    <mergeCell ref="B41:B45"/>
+    <mergeCell ref="E25:E27"/>
+    <mergeCell ref="D25:D27"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="C41:C42"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="D37:D38"/>
+    <mergeCell ref="E37:E38"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="4">
+  <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{D5BFC19D-C84A-48CD-A159-5D115BA216A9}">
       <formula1>"卸売業,小売業,サービス業,製造業その他"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F31" xr:uid="{3FBDC6A3-DD77-45B1-88BA-68AED7AB9048}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F32" xr:uid="{3FBDC6A3-DD77-45B1-88BA-68AED7AB9048}">
       <formula1>"a.アイデアベース,b.プロトタイプをテスト中,c.製品・サービスローンチ済,d.ユーザー拡大中 "</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F42" xr:uid="{93B7D08B-F9C8-4446-BD8F-AF76BF794F44}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F43" xr:uid="{93B7D08B-F9C8-4446-BD8F-AF76BF794F44}">
       <formula1>"会員スタートアップ同士の交流,パートナー/メンターとの交流,自治体との協業,セミナー・イベントへの参加,メンターへの事業相談,施設利用"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F40" xr:uid="{70217B8A-3AAF-42BA-AC85-CB5A08015B49}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F41" xr:uid="{70217B8A-3AAF-42BA-AC85-CB5A08015B49}">
       <formula1>"公式HP,NEXs TokyoのFacebookページ,Twitter,YouTube,Facebook内の広告,NEXs Tokyo機運醸成イベント,NEXs Tokyoモデル事業創出プログラムデモデー,事務局スタッフからの紹介,知人からの紹介,パンフレット,その他"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15" xr:uid="{582FDA02-73C6-4946-8D85-97CA25F1273A}">
+      <formula1>"男性,女性,回答しない"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">